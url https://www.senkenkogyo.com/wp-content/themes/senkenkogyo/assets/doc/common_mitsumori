--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -8,84 +8,84 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\senken-filesv10\storage\01_本社\110_総合管理本部\144_購買部\0010_購買課\900_その他\020_電子契約関連\900_その他\20260128_CAP･CIWEB連携\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\11000337\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{201EB6B8-62E9-4B0F-AA88-6E94212D4A5D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F9C032DA-9B61-4E41-9708-6E0127A5DBD5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="表紙" sheetId="11" r:id="rId1"/>
     <sheet name="明細書" sheetId="6" r:id="rId2"/>
     <sheet name="変更明細書" sheetId="13" r:id="rId3"/>
     <sheet name="表紙（入力例）" sheetId="16" r:id="rId4"/>
     <sheet name="明細書（入力例）" sheetId="15" r:id="rId5"/>
     <sheet name="変更明細書（入力例）" sheetId="14" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="cmdTOメニュｰ1_Click" localSheetId="3">'変更明細書（入力例）'!cmdTOメニュｰ1_Click</definedName>
     <definedName name="cmdTOメニュｰ1_Click" localSheetId="5">'変更明細書（入力例）'!cmdTOメニュｰ1_Click</definedName>
     <definedName name="cmdTOメニュｰ1_Click" localSheetId="4">'変更明細書（入力例）'!cmdTOメニュｰ1_Click</definedName>
     <definedName name="cmdTOメニュｰ1_Click">[0]!cmdTOメニュｰ1_Click</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">変更明細書!$B$1:$O$22</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'変更明細書（入力例）'!$B$1:$O$22</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">明細書!$B$1:$O$22</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'明細書（入力例）'!$B$1:$O$22</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="2">変更明細書!$2:$2</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="4">'明細書（入力例）'!$2:$2</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">変更明細書!$1:$2</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="5">'変更明細書（入力例）'!$1:$2</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">明細書!$1:$2</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="4">'明細書（入力例）'!$1:$2</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" calcOnSave="0"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="H7" i="16" l="1"/>
   <c r="H8" i="16"/>
   <c r="H3" i="15"/>
   <c r="K3" i="15"/>
   <c r="N3" i="15" s="1"/>
   <c r="L3" i="15"/>
   <c r="M3" i="15"/>
   <c r="Q3" i="15"/>
   <c r="R3" i="15"/>
@@ -706,51 +706,51 @@
   <c r="H6" i="6"/>
   <c r="H7" i="6"/>
   <c r="H8" i="6"/>
   <c r="H9" i="6"/>
   <c r="N18" i="6" l="1"/>
   <c r="N11" i="6"/>
   <c r="H22" i="6"/>
   <c r="N22" i="6" s="1"/>
   <c r="N5" i="6"/>
   <c r="N7" i="6"/>
   <c r="N17" i="6"/>
   <c r="N15" i="6"/>
   <c r="N6" i="6"/>
   <c r="N16" i="6"/>
   <c r="N10" i="6"/>
   <c r="N3" i="6"/>
   <c r="N21" i="6"/>
   <c r="N4" i="6"/>
   <c r="N9" i="6"/>
   <c r="N8" i="6"/>
   <c r="N20" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="221" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="223" uniqueCount="77">
   <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>月</t>
     <rPh sb="0" eb="1">
       <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>日</t>
     <rPh sb="0" eb="1">
       <t>ヒ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
@@ -1151,50 +1151,57 @@
       <t>ボウスイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>コウジ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>（仮称）○○ビル新築工事</t>
     <rPh sb="1" eb="3">
       <t>カショウ</t>
     </rPh>
     <rPh sb="8" eb="12">
       <t>シンチクコウジ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>000-0000</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>01234567</t>
     <phoneticPr fontId="1"/>
   </si>
+  <si>
+    <t>号</t>
+    <rPh sb="0" eb="1">
+      <t>ゴウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="176" formatCode="#,##0.0_ "/>
     <numFmt numFmtId="177" formatCode="#,##0_ "/>
     <numFmt numFmtId="178" formatCode="&quot;¥&quot;#,##0_);[Red]\(&quot;¥&quot;#,##0\)"/>
     <numFmt numFmtId="179" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
     <numFmt numFmtId="180" formatCode="0_ "/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -2339,51 +2346,51 @@
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thick">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color rgb="FFFF0000"/>
       </left>
       <right/>
       <top style="thick">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thick">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="202">
+  <cellXfs count="201">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="177" fontId="4" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment shrinkToFit="1"/>
     </xf>
     <xf numFmtId="177" fontId="4" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment shrinkToFit="1"/>
@@ -2535,50 +2542,56 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="180" fontId="2" fillId="3" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="179" fontId="2" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="179" fontId="2" fillId="2" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="2" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="2" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="2" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -2688,56 +2701,50 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="2" fillId="2" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="2" fillId="2" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="180" fontId="2" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="2" fillId="2" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -2814,151 +2821,148 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="179" fontId="2" fillId="2" borderId="83" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="179" fontId="2" fillId="2" borderId="82" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="179" fontId="2" fillId="2" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="179" fontId="2" fillId="2" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="2" borderId="89" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="2" borderId="88" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="2" borderId="87" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="83" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="82" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="81" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="80" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="79" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="49" fontId="2" fillId="2" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="2" fillId="2" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="2" borderId="83" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="179" fontId="2" fillId="2" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="2" fillId="2" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="2" fillId="2" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="2" fillId="2" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="2" fillId="2" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_内訳書" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
@@ -6459,634 +6463,634 @@
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="0.875" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.125" style="1" customWidth="1"/>
     <col min="3" max="5" width="2.625" style="1" customWidth="1"/>
     <col min="6" max="6" width="2.125" style="1" customWidth="1"/>
     <col min="7" max="7" width="0.875" style="1" customWidth="1"/>
     <col min="8" max="25" width="2.625" style="1" customWidth="1"/>
     <col min="26" max="26" width="0.875" style="1" customWidth="1"/>
     <col min="27" max="27" width="2.125" style="1" customWidth="1"/>
     <col min="28" max="31" width="2.625" style="1" customWidth="1"/>
     <col min="32" max="32" width="2.125" style="1" customWidth="1"/>
     <col min="33" max="33" width="0.875" style="1" customWidth="1"/>
     <col min="34" max="52" width="2.625" style="1" customWidth="1"/>
     <col min="53" max="16384" width="5.625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" ht="25.5" x14ac:dyDescent="0.25">
       <c r="B1" s="48"/>
       <c r="Y1" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="AL1" s="69" t="s">
+      <c r="AL1" s="71" t="s">
         <v>22</v>
       </c>
-      <c r="AM1" s="69"/>
-[...9 lines deleted...]
-      <c r="AW1" s="70"/>
+      <c r="AM1" s="71"/>
+      <c r="AN1" s="71"/>
+      <c r="AO1" s="71"/>
+      <c r="AP1" s="72"/>
+      <c r="AQ1" s="72"/>
+      <c r="AR1" s="72"/>
+      <c r="AS1" s="72"/>
+      <c r="AT1" s="72"/>
+      <c r="AU1" s="72"/>
+      <c r="AV1" s="72"/>
+      <c r="AW1" s="72"/>
     </row>
     <row r="2" spans="1:53" ht="9" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="3" spans="1:53" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="AL3" s="71" t="s">
+      <c r="AL3" s="73" t="s">
         <v>23</v>
       </c>
-      <c r="AM3" s="71"/>
-[...9 lines deleted...]
-      <c r="AW3" s="72"/>
+      <c r="AM3" s="73"/>
+      <c r="AN3" s="73"/>
+      <c r="AO3" s="73"/>
+      <c r="AP3" s="74"/>
+      <c r="AQ3" s="74"/>
+      <c r="AR3" s="74"/>
+      <c r="AS3" s="74"/>
+      <c r="AT3" s="74"/>
+      <c r="AU3" s="74"/>
+      <c r="AV3" s="74"/>
+      <c r="AW3" s="74"/>
     </row>
     <row r="4" spans="1:53" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="73" t="s">
+      <c r="A4" s="75" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="73"/>
-[...13 lines deleted...]
-      <c r="P4" s="73" t="s">
+      <c r="B4" s="75"/>
+      <c r="C4" s="75"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
+      <c r="F4" s="75"/>
+      <c r="G4" s="75"/>
+      <c r="H4" s="75"/>
+      <c r="I4" s="75"/>
+      <c r="J4" s="75"/>
+      <c r="K4" s="75"/>
+      <c r="L4" s="75"/>
+      <c r="M4" s="75"/>
+      <c r="N4" s="75"/>
+      <c r="O4" s="75"/>
+      <c r="P4" s="75" t="s">
         <v>5</v>
       </c>
-      <c r="Q4" s="73"/>
-[...1 lines deleted...]
-      <c r="S4" s="73"/>
+      <c r="Q4" s="75"/>
+      <c r="R4" s="75"/>
+      <c r="S4" s="75"/>
     </row>
     <row r="5" spans="1:53" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2"/>
     <row r="6" spans="1:53" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="25"/>
-      <c r="B6" s="74" t="s">
+      <c r="B6" s="76" t="s">
         <v>24</v>
       </c>
-      <c r="C6" s="74"/>
-[...2 lines deleted...]
-      <c r="F6" s="74"/>
+      <c r="C6" s="76"/>
+      <c r="D6" s="76"/>
+      <c r="E6" s="76"/>
+      <c r="F6" s="76"/>
       <c r="G6" s="38"/>
-      <c r="H6" s="75"/>
-[...10 lines deleted...]
-      <c r="S6" s="77"/>
+      <c r="H6" s="77"/>
+      <c r="I6" s="78"/>
+      <c r="J6" s="78"/>
+      <c r="K6" s="78"/>
+      <c r="L6" s="78"/>
+      <c r="M6" s="78"/>
+      <c r="N6" s="78"/>
+      <c r="O6" s="78"/>
+      <c r="P6" s="78"/>
+      <c r="Q6" s="78"/>
+      <c r="R6" s="78"/>
+      <c r="S6" s="79"/>
       <c r="T6" s="19"/>
       <c r="U6" s="19"/>
       <c r="V6" s="19"/>
       <c r="W6" s="19"/>
       <c r="X6" s="19"/>
       <c r="Z6" s="40"/>
-      <c r="AA6" s="78" t="s">
+      <c r="AA6" s="80" t="s">
         <v>42</v>
       </c>
-      <c r="AB6" s="78"/>
-[...3 lines deleted...]
-      <c r="AF6" s="78"/>
+      <c r="AB6" s="80"/>
+      <c r="AC6" s="80"/>
+      <c r="AD6" s="80"/>
+      <c r="AE6" s="80"/>
+      <c r="AF6" s="80"/>
       <c r="AG6" s="41"/>
-      <c r="AH6" s="79"/>
-[...14 lines deleted...]
-      <c r="AW6" s="81"/>
+      <c r="AH6" s="81"/>
+      <c r="AI6" s="82"/>
+      <c r="AJ6" s="82"/>
+      <c r="AK6" s="82"/>
+      <c r="AL6" s="82"/>
+      <c r="AM6" s="82"/>
+      <c r="AN6" s="82"/>
+      <c r="AO6" s="82"/>
+      <c r="AP6" s="82"/>
+      <c r="AQ6" s="82"/>
+      <c r="AR6" s="82"/>
+      <c r="AS6" s="82"/>
+      <c r="AT6" s="82"/>
+      <c r="AU6" s="82"/>
+      <c r="AV6" s="82"/>
+      <c r="AW6" s="83"/>
     </row>
     <row r="7" spans="1:53" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="26"/>
-      <c r="B7" s="82" t="s">
+      <c r="B7" s="84" t="s">
         <v>31</v>
       </c>
-      <c r="C7" s="82"/>
-[...2 lines deleted...]
-      <c r="F7" s="82"/>
+      <c r="C7" s="84"/>
+      <c r="D7" s="84"/>
+      <c r="E7" s="84"/>
+      <c r="F7" s="84"/>
       <c r="G7" s="21"/>
-      <c r="H7" s="83">
+      <c r="H7" s="85">
         <f>ROUNDDOWN(H6*10%,0)</f>
         <v>0</v>
       </c>
-      <c r="I7" s="84"/>
-[...9 lines deleted...]
-      <c r="S7" s="85"/>
+      <c r="I7" s="86"/>
+      <c r="J7" s="86"/>
+      <c r="K7" s="86"/>
+      <c r="L7" s="86"/>
+      <c r="M7" s="86"/>
+      <c r="N7" s="86"/>
+      <c r="O7" s="86"/>
+      <c r="P7" s="86"/>
+      <c r="Q7" s="86"/>
+      <c r="R7" s="86"/>
+      <c r="S7" s="87"/>
       <c r="T7" s="18"/>
       <c r="U7" s="19"/>
       <c r="V7" s="19"/>
       <c r="W7" s="19"/>
       <c r="X7" s="19"/>
       <c r="Z7" s="42"/>
-      <c r="AA7" s="86" t="s">
+      <c r="AA7" s="88" t="s">
         <v>33</v>
       </c>
-      <c r="AB7" s="86"/>
-[...3 lines deleted...]
-      <c r="AF7" s="86"/>
+      <c r="AB7" s="88"/>
+      <c r="AC7" s="88"/>
+      <c r="AD7" s="88"/>
+      <c r="AE7" s="88"/>
+      <c r="AF7" s="88"/>
       <c r="AG7" s="22"/>
       <c r="AH7" s="32" t="s">
         <v>17</v>
       </c>
-      <c r="AI7" s="89"/>
-[...13 lines deleted...]
-      <c r="AW7" s="91"/>
+      <c r="AI7" s="91"/>
+      <c r="AJ7" s="91"/>
+      <c r="AK7" s="91"/>
+      <c r="AL7" s="91"/>
+      <c r="AM7" s="92"/>
+      <c r="AN7" s="92"/>
+      <c r="AO7" s="92"/>
+      <c r="AP7" s="92"/>
+      <c r="AQ7" s="92"/>
+      <c r="AR7" s="92"/>
+      <c r="AS7" s="92"/>
+      <c r="AT7" s="92"/>
+      <c r="AU7" s="92"/>
+      <c r="AV7" s="92"/>
+      <c r="AW7" s="93"/>
     </row>
     <row r="8" spans="1:53" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A8" s="27"/>
-      <c r="B8" s="92" t="s">
+      <c r="B8" s="94" t="s">
         <v>25</v>
       </c>
-      <c r="C8" s="92"/>
-[...2 lines deleted...]
-      <c r="F8" s="92"/>
+      <c r="C8" s="94"/>
+      <c r="D8" s="94"/>
+      <c r="E8" s="94"/>
+      <c r="F8" s="94"/>
       <c r="G8" s="28"/>
-      <c r="H8" s="93">
+      <c r="H8" s="95">
         <f>SUM(H6:S7)</f>
         <v>0</v>
       </c>
-      <c r="I8" s="94"/>
-[...9 lines deleted...]
-      <c r="S8" s="95"/>
+      <c r="I8" s="96"/>
+      <c r="J8" s="96"/>
+      <c r="K8" s="96"/>
+      <c r="L8" s="96"/>
+      <c r="M8" s="96"/>
+      <c r="N8" s="96"/>
+      <c r="O8" s="96"/>
+      <c r="P8" s="96"/>
+      <c r="Q8" s="96"/>
+      <c r="R8" s="96"/>
+      <c r="S8" s="97"/>
       <c r="T8" s="18"/>
       <c r="U8" s="19"/>
       <c r="V8" s="19"/>
       <c r="W8" s="19"/>
       <c r="X8" s="19"/>
       <c r="Z8" s="43"/>
-      <c r="AA8" s="87"/>
-[...4 lines deleted...]
-      <c r="AF8" s="87"/>
+      <c r="AA8" s="89"/>
+      <c r="AB8" s="89"/>
+      <c r="AC8" s="89"/>
+      <c r="AD8" s="89"/>
+      <c r="AE8" s="89"/>
+      <c r="AF8" s="89"/>
       <c r="AG8" s="23"/>
-      <c r="AH8" s="96"/>
-[...14 lines deleted...]
-      <c r="AW8" s="98"/>
+      <c r="AH8" s="98"/>
+      <c r="AI8" s="99"/>
+      <c r="AJ8" s="99"/>
+      <c r="AK8" s="99"/>
+      <c r="AL8" s="99"/>
+      <c r="AM8" s="99"/>
+      <c r="AN8" s="99"/>
+      <c r="AO8" s="99"/>
+      <c r="AP8" s="99"/>
+      <c r="AQ8" s="99"/>
+      <c r="AR8" s="99"/>
+      <c r="AS8" s="99"/>
+      <c r="AT8" s="99"/>
+      <c r="AU8" s="99"/>
+      <c r="AV8" s="99"/>
+      <c r="AW8" s="100"/>
     </row>
     <row r="9" spans="1:53" ht="9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="2"/>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="I9" s="17"/>
       <c r="J9" s="17"/>
       <c r="K9" s="17"/>
       <c r="L9" s="17"/>
       <c r="M9" s="17"/>
       <c r="N9" s="17"/>
       <c r="O9" s="17"/>
       <c r="P9" s="17"/>
       <c r="Q9" s="17"/>
       <c r="R9" s="17"/>
       <c r="S9" s="17"/>
       <c r="T9" s="17"/>
       <c r="U9" s="17"/>
       <c r="V9" s="17"/>
       <c r="W9" s="17"/>
       <c r="X9" s="17"/>
       <c r="Z9" s="43"/>
-      <c r="AA9" s="87"/>
-[...4 lines deleted...]
-      <c r="AF9" s="87"/>
+      <c r="AA9" s="89"/>
+      <c r="AB9" s="89"/>
+      <c r="AC9" s="89"/>
+      <c r="AD9" s="89"/>
+      <c r="AE9" s="89"/>
+      <c r="AF9" s="89"/>
       <c r="AG9" s="23"/>
-      <c r="AH9" s="96"/>
-[...14 lines deleted...]
-      <c r="AW9" s="98"/>
+      <c r="AH9" s="98"/>
+      <c r="AI9" s="99"/>
+      <c r="AJ9" s="99"/>
+      <c r="AK9" s="99"/>
+      <c r="AL9" s="99"/>
+      <c r="AM9" s="99"/>
+      <c r="AN9" s="99"/>
+      <c r="AO9" s="99"/>
+      <c r="AP9" s="99"/>
+      <c r="AQ9" s="99"/>
+      <c r="AR9" s="99"/>
+      <c r="AS9" s="99"/>
+      <c r="AT9" s="99"/>
+      <c r="AU9" s="99"/>
+      <c r="AV9" s="99"/>
+      <c r="AW9" s="100"/>
     </row>
     <row r="10" spans="1:53" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="20"/>
-      <c r="B10" s="82" t="s">
+      <c r="B10" s="84" t="s">
         <v>26</v>
       </c>
-      <c r="C10" s="82"/>
-[...2 lines deleted...]
-      <c r="F10" s="82"/>
+      <c r="C10" s="84"/>
+      <c r="D10" s="84"/>
+      <c r="E10" s="84"/>
+      <c r="F10" s="84"/>
       <c r="G10" s="39"/>
-      <c r="H10" s="102"/>
-[...15 lines deleted...]
-      <c r="X10" s="104"/>
+      <c r="H10" s="104"/>
+      <c r="I10" s="105"/>
+      <c r="J10" s="105"/>
+      <c r="K10" s="105"/>
+      <c r="L10" s="105"/>
+      <c r="M10" s="105"/>
+      <c r="N10" s="105"/>
+      <c r="O10" s="105"/>
+      <c r="P10" s="105"/>
+      <c r="Q10" s="105"/>
+      <c r="R10" s="105"/>
+      <c r="S10" s="105"/>
+      <c r="T10" s="105"/>
+      <c r="U10" s="105"/>
+      <c r="V10" s="105"/>
+      <c r="W10" s="105"/>
+      <c r="X10" s="106"/>
       <c r="Z10" s="44"/>
-      <c r="AA10" s="88"/>
-[...4 lines deleted...]
-      <c r="AF10" s="88"/>
+      <c r="AA10" s="90"/>
+      <c r="AB10" s="90"/>
+      <c r="AC10" s="90"/>
+      <c r="AD10" s="90"/>
+      <c r="AE10" s="90"/>
+      <c r="AF10" s="90"/>
       <c r="AG10" s="24"/>
-      <c r="AH10" s="99"/>
-[...14 lines deleted...]
-      <c r="AW10" s="101"/>
+      <c r="AH10" s="101"/>
+      <c r="AI10" s="102"/>
+      <c r="AJ10" s="102"/>
+      <c r="AK10" s="102"/>
+      <c r="AL10" s="102"/>
+      <c r="AM10" s="102"/>
+      <c r="AN10" s="102"/>
+      <c r="AO10" s="102"/>
+      <c r="AP10" s="102"/>
+      <c r="AQ10" s="102"/>
+      <c r="AR10" s="102"/>
+      <c r="AS10" s="102"/>
+      <c r="AT10" s="102"/>
+      <c r="AU10" s="102"/>
+      <c r="AV10" s="102"/>
+      <c r="AW10" s="103"/>
       <c r="BA10" s="37"/>
     </row>
     <row r="11" spans="1:53" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="20"/>
-      <c r="B11" s="82" t="s">
+      <c r="B11" s="84" t="s">
         <v>27</v>
       </c>
-      <c r="C11" s="82"/>
-[...2 lines deleted...]
-      <c r="F11" s="82"/>
+      <c r="C11" s="84"/>
+      <c r="D11" s="84"/>
+      <c r="E11" s="84"/>
+      <c r="F11" s="84"/>
       <c r="G11" s="39"/>
-      <c r="H11" s="107"/>
-[...15 lines deleted...]
-      <c r="X11" s="109"/>
+      <c r="H11" s="109"/>
+      <c r="I11" s="110"/>
+      <c r="J11" s="110"/>
+      <c r="K11" s="110"/>
+      <c r="L11" s="110"/>
+      <c r="M11" s="110"/>
+      <c r="N11" s="110"/>
+      <c r="O11" s="110"/>
+      <c r="P11" s="110"/>
+      <c r="Q11" s="110"/>
+      <c r="R11" s="110"/>
+      <c r="S11" s="110"/>
+      <c r="T11" s="110"/>
+      <c r="U11" s="110"/>
+      <c r="V11" s="110"/>
+      <c r="W11" s="110"/>
+      <c r="X11" s="111"/>
       <c r="Z11" s="42"/>
-      <c r="AA11" s="86" t="s">
+      <c r="AA11" s="88" t="s">
         <v>34</v>
       </c>
-      <c r="AB11" s="86"/>
-[...3 lines deleted...]
-      <c r="AF11" s="86"/>
+      <c r="AB11" s="88"/>
+      <c r="AC11" s="88"/>
+      <c r="AD11" s="88"/>
+      <c r="AE11" s="88"/>
+      <c r="AF11" s="88"/>
       <c r="AG11" s="22"/>
-      <c r="AH11" s="105"/>
-[...14 lines deleted...]
-      <c r="AW11" s="106"/>
+      <c r="AH11" s="107"/>
+      <c r="AI11" s="91"/>
+      <c r="AJ11" s="91"/>
+      <c r="AK11" s="91"/>
+      <c r="AL11" s="91"/>
+      <c r="AM11" s="91"/>
+      <c r="AN11" s="91"/>
+      <c r="AO11" s="91"/>
+      <c r="AP11" s="91"/>
+      <c r="AQ11" s="91"/>
+      <c r="AR11" s="91"/>
+      <c r="AS11" s="91"/>
+      <c r="AT11" s="91"/>
+      <c r="AU11" s="91"/>
+      <c r="AV11" s="91"/>
+      <c r="AW11" s="108"/>
       <c r="BA11" s="37"/>
     </row>
     <row r="12" spans="1:53" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="20"/>
-      <c r="B12" s="82" t="s">
+      <c r="B12" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="C12" s="82"/>
-[...2 lines deleted...]
-      <c r="F12" s="82"/>
+      <c r="C12" s="84"/>
+      <c r="D12" s="84"/>
+      <c r="E12" s="84"/>
+      <c r="F12" s="84"/>
       <c r="G12" s="39"/>
-      <c r="H12" s="107"/>
-[...15 lines deleted...]
-      <c r="X12" s="109"/>
+      <c r="H12" s="109"/>
+      <c r="I12" s="110"/>
+      <c r="J12" s="110"/>
+      <c r="K12" s="110"/>
+      <c r="L12" s="110"/>
+      <c r="M12" s="110"/>
+      <c r="N12" s="110"/>
+      <c r="O12" s="110"/>
+      <c r="P12" s="110"/>
+      <c r="Q12" s="110"/>
+      <c r="R12" s="110"/>
+      <c r="S12" s="110"/>
+      <c r="T12" s="110"/>
+      <c r="U12" s="110"/>
+      <c r="V12" s="110"/>
+      <c r="W12" s="110"/>
+      <c r="X12" s="111"/>
       <c r="Z12" s="44"/>
-      <c r="AA12" s="88"/>
-[...4 lines deleted...]
-      <c r="AF12" s="88"/>
+      <c r="AA12" s="90"/>
+      <c r="AB12" s="90"/>
+      <c r="AC12" s="90"/>
+      <c r="AD12" s="90"/>
+      <c r="AE12" s="90"/>
+      <c r="AF12" s="90"/>
       <c r="AG12" s="24"/>
-      <c r="AH12" s="110"/>
-[...13 lines deleted...]
-      <c r="AV12" s="112" t="s">
+      <c r="AH12" s="112"/>
+      <c r="AI12" s="113"/>
+      <c r="AJ12" s="113"/>
+      <c r="AK12" s="113"/>
+      <c r="AL12" s="113"/>
+      <c r="AM12" s="113"/>
+      <c r="AN12" s="113"/>
+      <c r="AO12" s="113"/>
+      <c r="AP12" s="113"/>
+      <c r="AQ12" s="113"/>
+      <c r="AR12" s="113"/>
+      <c r="AS12" s="113"/>
+      <c r="AT12" s="113"/>
+      <c r="AU12" s="113"/>
+      <c r="AV12" s="114" t="s">
         <v>21</v>
       </c>
-      <c r="AW12" s="113"/>
+      <c r="AW12" s="115"/>
       <c r="BA12" s="37"/>
     </row>
     <row r="13" spans="1:53" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="20"/>
-      <c r="B13" s="82" t="s">
+      <c r="B13" s="84" t="s">
         <v>29</v>
       </c>
-      <c r="C13" s="82"/>
-[...2 lines deleted...]
-      <c r="F13" s="82"/>
+      <c r="C13" s="84"/>
+      <c r="D13" s="84"/>
+      <c r="E13" s="84"/>
+      <c r="F13" s="84"/>
       <c r="G13" s="39"/>
-      <c r="H13" s="115"/>
-[...6 lines deleted...]
-      <c r="O13" s="114" t="s">
+      <c r="H13" s="117"/>
+      <c r="I13" s="117"/>
+      <c r="J13" s="117"/>
+      <c r="K13" s="117"/>
+      <c r="L13" s="117"/>
+      <c r="M13" s="117"/>
+      <c r="N13" s="117"/>
+      <c r="O13" s="116" t="s">
         <v>19</v>
       </c>
-      <c r="P13" s="114"/>
-[...7 lines deleted...]
-      <c r="X13" s="116"/>
+      <c r="P13" s="116"/>
+      <c r="Q13" s="116"/>
+      <c r="R13" s="117"/>
+      <c r="S13" s="117"/>
+      <c r="T13" s="117"/>
+      <c r="U13" s="117"/>
+      <c r="V13" s="117"/>
+      <c r="W13" s="117"/>
+      <c r="X13" s="118"/>
       <c r="Z13" s="45"/>
-      <c r="AA13" s="82" t="s">
+      <c r="AA13" s="84" t="s">
         <v>35</v>
       </c>
-      <c r="AB13" s="82"/>
-[...3 lines deleted...]
-      <c r="AF13" s="82"/>
+      <c r="AB13" s="84"/>
+      <c r="AC13" s="84"/>
+      <c r="AD13" s="84"/>
+      <c r="AE13" s="84"/>
+      <c r="AF13" s="84"/>
       <c r="AG13" s="21"/>
-      <c r="AH13" s="117"/>
-[...14 lines deleted...]
-      <c r="AW13" s="119"/>
+      <c r="AH13" s="119"/>
+      <c r="AI13" s="120"/>
+      <c r="AJ13" s="120"/>
+      <c r="AK13" s="120"/>
+      <c r="AL13" s="120"/>
+      <c r="AM13" s="120"/>
+      <c r="AN13" s="120"/>
+      <c r="AO13" s="120"/>
+      <c r="AP13" s="120"/>
+      <c r="AQ13" s="120"/>
+      <c r="AR13" s="120"/>
+      <c r="AS13" s="120"/>
+      <c r="AT13" s="120"/>
+      <c r="AU13" s="120"/>
+      <c r="AV13" s="120"/>
+      <c r="AW13" s="121"/>
       <c r="BA13" s="37"/>
     </row>
     <row r="14" spans="1:53" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="14"/>
-      <c r="B14" s="86" t="s">
+      <c r="B14" s="88" t="s">
         <v>30</v>
       </c>
-      <c r="C14" s="86"/>
-[...2 lines deleted...]
-      <c r="F14" s="86"/>
+      <c r="C14" s="88"/>
+      <c r="D14" s="88"/>
+      <c r="E14" s="88"/>
+      <c r="F14" s="88"/>
       <c r="G14" s="15"/>
       <c r="H14" s="122"/>
       <c r="I14" s="122"/>
       <c r="J14" s="122"/>
       <c r="K14" s="122"/>
       <c r="L14" s="122"/>
       <c r="M14" s="122"/>
       <c r="N14" s="122"/>
       <c r="O14" s="122"/>
       <c r="P14" s="122"/>
       <c r="Q14" s="122"/>
       <c r="R14" s="122"/>
       <c r="S14" s="122"/>
       <c r="T14" s="122"/>
       <c r="U14" s="122"/>
       <c r="V14" s="122"/>
       <c r="W14" s="122"/>
       <c r="X14" s="123"/>
       <c r="Z14" s="45"/>
-      <c r="AA14" s="82" t="s">
+      <c r="AA14" s="84" t="s">
         <v>36</v>
       </c>
-      <c r="AB14" s="82"/>
-[...3 lines deleted...]
-      <c r="AF14" s="82"/>
+      <c r="AB14" s="84"/>
+      <c r="AC14" s="84"/>
+      <c r="AD14" s="84"/>
+      <c r="AE14" s="84"/>
+      <c r="AF14" s="84"/>
       <c r="AG14" s="21"/>
-      <c r="AH14" s="117"/>
-[...14 lines deleted...]
-      <c r="AW14" s="119"/>
+      <c r="AH14" s="119"/>
+      <c r="AI14" s="120"/>
+      <c r="AJ14" s="120"/>
+      <c r="AK14" s="120"/>
+      <c r="AL14" s="120"/>
+      <c r="AM14" s="120"/>
+      <c r="AN14" s="120"/>
+      <c r="AO14" s="120"/>
+      <c r="AP14" s="120"/>
+      <c r="AQ14" s="120"/>
+      <c r="AR14" s="120"/>
+      <c r="AS14" s="120"/>
+      <c r="AT14" s="120"/>
+      <c r="AU14" s="120"/>
+      <c r="AV14" s="120"/>
+      <c r="AW14" s="121"/>
       <c r="BA14" s="37"/>
     </row>
     <row r="15" spans="1:53" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="124"/>
       <c r="B15" s="125"/>
       <c r="C15" s="125"/>
       <c r="D15" s="125"/>
       <c r="E15" s="125"/>
       <c r="F15" s="125"/>
       <c r="G15" s="125"/>
       <c r="H15" s="125"/>
       <c r="I15" s="125"/>
       <c r="J15" s="125"/>
       <c r="K15" s="125"/>
       <c r="L15" s="125"/>
       <c r="M15" s="125"/>
       <c r="N15" s="125"/>
       <c r="O15" s="125"/>
       <c r="P15" s="125"/>
       <c r="Q15" s="125"/>
       <c r="R15" s="125"/>
       <c r="S15" s="125"/>
       <c r="T15" s="125"/>
       <c r="U15" s="125"/>
       <c r="V15" s="125"/>
       <c r="W15" s="125"/>
       <c r="X15" s="126"/>
       <c r="Z15" s="45"/>
-      <c r="AA15" s="82" t="s">
+      <c r="AA15" s="84" t="s">
         <v>37</v>
       </c>
-      <c r="AB15" s="82"/>
-[...3 lines deleted...]
-      <c r="AF15" s="82"/>
+      <c r="AB15" s="84"/>
+      <c r="AC15" s="84"/>
+      <c r="AD15" s="84"/>
+      <c r="AE15" s="84"/>
+      <c r="AF15" s="84"/>
       <c r="AG15" s="21"/>
       <c r="AH15" s="31" t="s">
         <v>16</v>
       </c>
       <c r="AI15" s="127"/>
       <c r="AJ15" s="127"/>
       <c r="AK15" s="127"/>
       <c r="AL15" s="127"/>
       <c r="AM15" s="127"/>
       <c r="AN15" s="127"/>
       <c r="AO15" s="127"/>
       <c r="AP15" s="127"/>
       <c r="AQ15" s="127"/>
       <c r="AR15" s="127"/>
       <c r="AS15" s="127"/>
       <c r="AT15" s="127"/>
       <c r="AU15" s="127"/>
       <c r="AV15" s="127"/>
       <c r="AW15" s="128"/>
       <c r="BA15" s="37"/>
     </row>
     <row r="16" spans="1:53" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="124"/>
       <c r="B16" s="125"/>
       <c r="C16" s="125"/>
@@ -7107,60 +7111,62 @@
       <c r="R16" s="125"/>
       <c r="S16" s="125"/>
       <c r="T16" s="125"/>
       <c r="U16" s="125"/>
       <c r="V16" s="125"/>
       <c r="W16" s="125"/>
       <c r="X16" s="126"/>
       <c r="Z16" s="42"/>
       <c r="AA16" s="129" t="s">
         <v>32</v>
       </c>
       <c r="AB16" s="129"/>
       <c r="AC16" s="129"/>
       <c r="AD16" s="129"/>
       <c r="AE16" s="129"/>
       <c r="AF16" s="129"/>
       <c r="AG16" s="22"/>
       <c r="AH16" s="130"/>
       <c r="AI16" s="131"/>
       <c r="AJ16" s="131"/>
       <c r="AK16" s="131"/>
       <c r="AL16" s="131"/>
       <c r="AM16" s="131"/>
       <c r="AN16" s="131"/>
       <c r="AO16" s="131"/>
-      <c r="AP16" s="120"/>
-      <c r="AQ16" s="120"/>
+      <c r="AP16" s="70"/>
+      <c r="AQ16" s="70"/>
       <c r="AR16" s="30" t="s">
         <v>18</v>
       </c>
-      <c r="AS16" s="120"/>
-[...3 lines deleted...]
-      <c r="AW16" s="121"/>
+      <c r="AS16" s="70"/>
+      <c r="AT16" s="70"/>
+      <c r="AU16" s="70"/>
+      <c r="AV16" s="70"/>
+      <c r="AW16" s="69" t="s">
+        <v>76</v>
+      </c>
       <c r="BA16" s="37"/>
     </row>
     <row r="17" spans="1:49" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="124"/>
       <c r="B17" s="125"/>
       <c r="C17" s="125"/>
       <c r="D17" s="125"/>
       <c r="E17" s="125"/>
       <c r="F17" s="125"/>
       <c r="G17" s="125"/>
       <c r="H17" s="125"/>
       <c r="I17" s="125"/>
       <c r="J17" s="125"/>
       <c r="K17" s="125"/>
       <c r="L17" s="125"/>
       <c r="M17" s="125"/>
       <c r="N17" s="125"/>
       <c r="O17" s="125"/>
       <c r="P17" s="125"/>
       <c r="Q17" s="125"/>
       <c r="R17" s="125"/>
       <c r="S17" s="125"/>
       <c r="T17" s="125"/>
       <c r="U17" s="125"/>
       <c r="V17" s="125"/>
@@ -7327,120 +7333,120 @@
     <row r="22" spans="1:49" ht="21.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="23" spans="1:49" ht="21.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="24" spans="1:49" ht="21.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="25" spans="1:49" ht="21.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="26" spans="1:49" ht="21.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="27" spans="1:49" ht="21.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="28" spans="1:49" ht="21.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="29" spans="1:49" ht="21.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="30" spans="1:49" ht="17.45" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="31" spans="1:49" ht="17.45" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <mergeCells count="60">
     <mergeCell ref="A21:X21"/>
     <mergeCell ref="A20:X20"/>
     <mergeCell ref="AR17:AS17"/>
     <mergeCell ref="AT17:AU17"/>
     <mergeCell ref="AV17:AW17"/>
     <mergeCell ref="A18:X18"/>
     <mergeCell ref="A19:X19"/>
     <mergeCell ref="A17:X17"/>
     <mergeCell ref="AA17:AF17"/>
     <mergeCell ref="AH17:AK17"/>
     <mergeCell ref="AL17:AM17"/>
     <mergeCell ref="AN17:AO17"/>
     <mergeCell ref="AP17:AQ17"/>
-    <mergeCell ref="AH13:AW13"/>
-[...4 lines deleted...]
-    <mergeCell ref="AH14:AW14"/>
     <mergeCell ref="A15:X15"/>
     <mergeCell ref="AA15:AF15"/>
     <mergeCell ref="AI15:AW15"/>
     <mergeCell ref="A16:X16"/>
     <mergeCell ref="AA16:AF16"/>
     <mergeCell ref="AH16:AM16"/>
     <mergeCell ref="AN16:AO16"/>
     <mergeCell ref="AP16:AQ16"/>
-    <mergeCell ref="B13:F13"/>
-[...3 lines deleted...]
-    <mergeCell ref="AA13:AF13"/>
     <mergeCell ref="B11:F11"/>
     <mergeCell ref="H11:X11"/>
     <mergeCell ref="AA11:AF12"/>
-    <mergeCell ref="AH11:AW11"/>
+    <mergeCell ref="AH13:AW13"/>
+    <mergeCell ref="B14:F14"/>
+    <mergeCell ref="H14:X14"/>
+    <mergeCell ref="AA14:AF14"/>
+    <mergeCell ref="AH14:AW14"/>
+    <mergeCell ref="B13:F13"/>
+    <mergeCell ref="H13:N13"/>
     <mergeCell ref="B12:F12"/>
     <mergeCell ref="H12:X12"/>
     <mergeCell ref="AH12:AU12"/>
     <mergeCell ref="AV12:AW12"/>
-    <mergeCell ref="B6:F6"/>
-[...2 lines deleted...]
-    <mergeCell ref="AH6:AW6"/>
+    <mergeCell ref="O13:Q13"/>
+    <mergeCell ref="R13:X13"/>
+    <mergeCell ref="AA13:AF13"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="H7:S7"/>
     <mergeCell ref="AA7:AF10"/>
     <mergeCell ref="AI7:AL7"/>
     <mergeCell ref="AM7:AW7"/>
     <mergeCell ref="B8:F8"/>
     <mergeCell ref="H8:S8"/>
     <mergeCell ref="AH8:AW10"/>
     <mergeCell ref="B10:F10"/>
     <mergeCell ref="H10:X10"/>
+    <mergeCell ref="A4:O4"/>
+    <mergeCell ref="P4:S4"/>
+    <mergeCell ref="B6:F6"/>
+    <mergeCell ref="H6:S6"/>
+    <mergeCell ref="AA6:AF6"/>
+    <mergeCell ref="AS16:AV16"/>
     <mergeCell ref="AL1:AO1"/>
     <mergeCell ref="AP1:AW1"/>
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="AP3:AW3"/>
-    <mergeCell ref="A4:O4"/>
-    <mergeCell ref="P4:S4"/>
+    <mergeCell ref="AH6:AW6"/>
+    <mergeCell ref="AH11:AW11"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations disablePrompts="1" count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AN16:AO16" xr:uid="{B674F799-D947-432E-94DC-3D242954E08A}">
       <formula1>"特定,一般"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.55118110236220474" right="0.55118110236220474" top="1.1811023622047245" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="115" orientation="landscape" blackAndWhite="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet4"/>
   <dimension ref="A1:S22"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="90" zoomScaleNormal="75" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozenSplit"/>
       <selection activeCell="U24" sqref="U24"/>
-      <selection pane="bottomLeft" activeCell="O3" sqref="O3"/>
+      <selection pane="bottomLeft" activeCell="O3" sqref="O3:O22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="27" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="4.625" style="49" customWidth="1"/>
     <col min="2" max="2" width="4.625" style="6" customWidth="1"/>
     <col min="3" max="3" width="22.625" style="33" customWidth="1"/>
     <col min="4" max="4" width="22.625" style="34" customWidth="1"/>
     <col min="5" max="5" width="5.125" style="7" customWidth="1"/>
     <col min="6" max="6" width="9.625" style="8" customWidth="1"/>
     <col min="7" max="7" width="9.625" style="9" customWidth="1"/>
     <col min="8" max="8" width="12.625" style="12" customWidth="1"/>
     <col min="9" max="9" width="9.625" style="8" customWidth="1"/>
     <col min="10" max="10" width="9.625" style="9" customWidth="1"/>
     <col min="11" max="11" width="12.625" style="12" customWidth="1"/>
     <col min="12" max="12" width="9.625" style="11" customWidth="1"/>
     <col min="13" max="13" width="9.625" style="12" customWidth="1"/>
     <col min="14" max="14" width="12.625" style="12" customWidth="1"/>
     <col min="15" max="15" width="12.625" style="34" customWidth="1"/>
     <col min="16" max="19" width="9.125" style="50" customWidth="1"/>
     <col min="20" max="16384" width="9" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:19" ht="27" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B1" s="149" t="s">
@@ -8261,71 +8267,71 @@
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="O1:O2"/>
     <mergeCell ref="E1:E2"/>
     <mergeCell ref="D1:D2"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:K1"/>
     <mergeCell ref="L1:N1"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations count="4">
     <dataValidation type="custom" operator="lessThanOrEqual" showInputMessage="1" showErrorMessage="1" errorTitle="文字数制限" error="全角16文字、半角32文字以下にして下さい。" promptTitle="文字数制限" prompt="全角16文字、半角32文字以下にして下さい。" sqref="C3:C22" xr:uid="{9C223BEA-DECE-4AA8-B31C-F056BA049CB6}">
       <formula1>Q3&lt;33</formula1>
     </dataValidation>
     <dataValidation type="custom" operator="lessThanOrEqual" showInputMessage="1" showErrorMessage="1" errorTitle="文字数制限" error="全角20文字、半角40文字以下にして下さい。" promptTitle="文字数制限" prompt="全角20文字、半角40文字以下にして下さい。" sqref="D3:D22" xr:uid="{04DDD1F9-03A9-4F0C-8B10-66565FFCD8FC}">
       <formula1>R3&lt;41</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A3:A22" xr:uid="{4B6FEE23-2007-4357-8410-B3AC6CCC7EB1}">
       <formula1>"1"</formula1>
     </dataValidation>
-    <dataValidation type="custom" operator="lessThanOrEqual" showInputMessage="1" showErrorMessage="1" errorTitle="文字数制限" error="全角8文字、半角16文字以下にして下さい。" promptTitle="文字数制限" prompt="全角8文字、半角16文字以下にして下さい。" sqref="O3:O22" xr:uid="{C51FF616-2BF1-4416-9311-56E2A329800A}">
+    <dataValidation type="custom" operator="lessThanOrEqual" showInputMessage="1" showErrorMessage="1" errorTitle="文字数制限" error="全角8文字、半角16文字以下にして下さい。" promptTitle="文字数制限" prompt="全角8文字、半角16文字以下にして下さい。" sqref="O3:O22" xr:uid="{1FAA2D13-0ECC-4561-8D2A-CFC1C54EA741}">
       <formula1>S3&lt;17</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="87" orientation="landscape" blackAndWhite="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"ＭＳ 明朝,標準"№   &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A76D2575-B481-48B1-9345-36AD8B8340AE}">
   <dimension ref="A1:S22"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="90" zoomScaleNormal="75" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozenSplit"/>
       <selection activeCell="R18" sqref="R18"/>
-      <selection pane="bottomLeft" activeCell="O21" sqref="O21"/>
+      <selection pane="bottomLeft" activeCell="O22" sqref="O22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="27" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="4.625" style="50" customWidth="1"/>
     <col min="2" max="2" width="4.625" style="6" customWidth="1"/>
     <col min="3" max="3" width="22.625" style="33" customWidth="1"/>
     <col min="4" max="4" width="22.625" style="34" customWidth="1"/>
     <col min="5" max="5" width="5.125" style="7" customWidth="1"/>
     <col min="6" max="6" width="9.625" style="8" customWidth="1"/>
     <col min="7" max="7" width="9.625" style="9" customWidth="1"/>
     <col min="8" max="8" width="12.625" style="12" customWidth="1"/>
     <col min="9" max="9" width="9.625" style="8" customWidth="1"/>
     <col min="10" max="10" width="9.625" style="9" customWidth="1"/>
     <col min="11" max="11" width="12.625" style="12" customWidth="1"/>
     <col min="12" max="12" width="9.625" style="11" customWidth="1"/>
     <col min="13" max="13" width="9.625" style="12" customWidth="1"/>
     <col min="14" max="14" width="12.625" style="12" customWidth="1"/>
     <col min="15" max="15" width="12.625" style="34" customWidth="1"/>
     <col min="16" max="19" width="9.125" style="50" customWidth="1"/>
     <col min="20" max="16384" width="9" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="27" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B1" s="149" t="s">
@@ -9150,72 +9156,72 @@
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="L1:N1"/>
     <mergeCell ref="O1:O2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="D1:D2"/>
     <mergeCell ref="E1:E2"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:K1"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations count="4">
     <dataValidation type="custom" operator="lessThanOrEqual" showInputMessage="1" showErrorMessage="1" errorTitle="文字数制限" error="全角20文字、半角40文字以下にして下さい。" promptTitle="文字数制限" prompt="全角20文字、半角40文字以下にして下さい。" sqref="D3:D22" xr:uid="{BADA441E-737F-4CE1-AE7E-14464B137F6B}">
       <formula1>R3&lt;41</formula1>
     </dataValidation>
     <dataValidation type="custom" operator="lessThanOrEqual" showInputMessage="1" showErrorMessage="1" errorTitle="文字数制限" error="全角16文字、半角32文字以下にして下さい。" promptTitle="文字数制限" prompt="全角16文字、半角32文字以下にして下さい。" sqref="C3:C22" xr:uid="{0672F345-418E-42B7-ADAA-D68D5A99E6F4}">
       <formula1>Q3&lt;33</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A3:A22" xr:uid="{82E52AA2-55C3-4D4E-8D2A-C8AD18C35615}">
       <formula1>"1"</formula1>
     </dataValidation>
-    <dataValidation type="custom" operator="lessThanOrEqual" showInputMessage="1" showErrorMessage="1" errorTitle="文字数制限" error="全角8文字、半角16文字以下にして下さい。" promptTitle="文字数制限" prompt="全角8文字、半角16文字以下にして下さい。" sqref="O3:O22" xr:uid="{B9FF9AFE-BD5E-4A98-83D1-D78E8434620E}">
+    <dataValidation type="custom" operator="lessThanOrEqual" showInputMessage="1" showErrorMessage="1" errorTitle="文字数制限" error="全角8文字、半角16文字以下にして下さい。" promptTitle="文字数制限" prompt="全角8文字、半角16文字以下にして下さい。" sqref="O3:O22" xr:uid="{191935ED-72E3-494B-AAE3-44F918E2B892}">
       <formula1>S3&lt;17</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="87" orientation="landscape" blackAndWhite="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"ＭＳ 明朝,標準"№   &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{260DE70E-F8E8-4837-80AF-520B5156F0E2}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:BA31"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="M25" sqref="M25"/>
+      <selection activeCell="AS20" sqref="AS20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.625" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="0.875" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.125" style="1" customWidth="1"/>
     <col min="3" max="5" width="2.625" style="1" customWidth="1"/>
     <col min="6" max="6" width="2.125" style="1" customWidth="1"/>
     <col min="7" max="7" width="0.875" style="1" customWidth="1"/>
     <col min="8" max="25" width="2.625" style="1" customWidth="1"/>
     <col min="26" max="26" width="0.875" style="1" customWidth="1"/>
     <col min="27" max="27" width="2.125" style="1" customWidth="1"/>
     <col min="28" max="31" width="2.625" style="1" customWidth="1"/>
     <col min="32" max="32" width="2.125" style="1" customWidth="1"/>
     <col min="33" max="33" width="0.875" style="1" customWidth="1"/>
     <col min="34" max="52" width="2.625" style="1" customWidth="1"/>
     <col min="53" max="16384" width="5.625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" ht="26.25" thickTop="1" x14ac:dyDescent="0.25">
       <c r="Y1" s="16" t="s">
         <v>20</v>
       </c>
       <c r="AL1" s="154" t="s">
         <v>22</v>
@@ -9235,980 +9241,982 @@
       <c r="AW1" s="157"/>
     </row>
     <row r="2" spans="1:53" ht="9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="AL2" s="68"/>
       <c r="AW2" s="67"/>
     </row>
     <row r="3" spans="1:53" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="AL3" s="158" t="s">
         <v>23</v>
       </c>
       <c r="AM3" s="159"/>
       <c r="AN3" s="159"/>
       <c r="AO3" s="159"/>
       <c r="AP3" s="160">
         <v>46145</v>
       </c>
       <c r="AQ3" s="160"/>
       <c r="AR3" s="160"/>
       <c r="AS3" s="160"/>
       <c r="AT3" s="160"/>
       <c r="AU3" s="160"/>
       <c r="AV3" s="160"/>
       <c r="AW3" s="161"/>
     </row>
     <row r="4" spans="1:53" ht="21.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="73" t="s">
+      <c r="A4" s="75" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="73"/>
-[...13 lines deleted...]
-      <c r="P4" s="73" t="s">
+      <c r="B4" s="75"/>
+      <c r="C4" s="75"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
+      <c r="F4" s="75"/>
+      <c r="G4" s="75"/>
+      <c r="H4" s="75"/>
+      <c r="I4" s="75"/>
+      <c r="J4" s="75"/>
+      <c r="K4" s="75"/>
+      <c r="L4" s="75"/>
+      <c r="M4" s="75"/>
+      <c r="N4" s="75"/>
+      <c r="O4" s="75"/>
+      <c r="P4" s="75" t="s">
         <v>5</v>
       </c>
-      <c r="Q4" s="73"/>
-[...1 lines deleted...]
-      <c r="S4" s="73"/>
+      <c r="Q4" s="75"/>
+      <c r="R4" s="75"/>
+      <c r="S4" s="75"/>
     </row>
     <row r="5" spans="1:53" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2"/>
     <row r="6" spans="1:53" ht="21.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A6" s="25"/>
-      <c r="B6" s="74" t="s">
+      <c r="B6" s="76" t="s">
         <v>24</v>
       </c>
-      <c r="C6" s="74"/>
-[...2 lines deleted...]
-      <c r="F6" s="74"/>
+      <c r="C6" s="76"/>
+      <c r="D6" s="76"/>
+      <c r="E6" s="76"/>
+      <c r="F6" s="76"/>
       <c r="G6" s="38"/>
-      <c r="H6" s="172">
+      <c r="H6" s="166">
         <v>1234500</v>
       </c>
-      <c r="I6" s="173"/>
-[...9 lines deleted...]
-      <c r="S6" s="174"/>
+      <c r="I6" s="167"/>
+      <c r="J6" s="167"/>
+      <c r="K6" s="167"/>
+      <c r="L6" s="167"/>
+      <c r="M6" s="167"/>
+      <c r="N6" s="167"/>
+      <c r="O6" s="167"/>
+      <c r="P6" s="167"/>
+      <c r="Q6" s="167"/>
+      <c r="R6" s="167"/>
+      <c r="S6" s="168"/>
       <c r="T6" s="19"/>
       <c r="U6" s="19"/>
       <c r="V6" s="19"/>
       <c r="W6" s="19"/>
       <c r="X6" s="19"/>
       <c r="Z6" s="66"/>
-      <c r="AA6" s="175" t="s">
+      <c r="AA6" s="169" t="s">
         <v>42</v>
       </c>
-      <c r="AB6" s="175"/>
-[...3 lines deleted...]
-      <c r="AF6" s="175"/>
+      <c r="AB6" s="169"/>
+      <c r="AC6" s="169"/>
+      <c r="AD6" s="169"/>
+      <c r="AE6" s="169"/>
+      <c r="AF6" s="169"/>
       <c r="AG6" s="65"/>
-      <c r="AH6" s="176" t="s">
+      <c r="AH6" s="170" t="s">
         <v>75</v>
       </c>
-      <c r="AI6" s="177"/>
-[...13 lines deleted...]
-      <c r="AW6" s="178"/>
+      <c r="AI6" s="171"/>
+      <c r="AJ6" s="171"/>
+      <c r="AK6" s="171"/>
+      <c r="AL6" s="171"/>
+      <c r="AM6" s="171"/>
+      <c r="AN6" s="171"/>
+      <c r="AO6" s="171"/>
+      <c r="AP6" s="171"/>
+      <c r="AQ6" s="171"/>
+      <c r="AR6" s="171"/>
+      <c r="AS6" s="171"/>
+      <c r="AT6" s="171"/>
+      <c r="AU6" s="171"/>
+      <c r="AV6" s="171"/>
+      <c r="AW6" s="172"/>
     </row>
     <row r="7" spans="1:53" ht="21.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A7" s="26"/>
-      <c r="B7" s="82" t="s">
+      <c r="B7" s="84" t="s">
         <v>31</v>
       </c>
-      <c r="C7" s="82"/>
-[...2 lines deleted...]
-      <c r="F7" s="82"/>
+      <c r="C7" s="84"/>
+      <c r="D7" s="84"/>
+      <c r="E7" s="84"/>
+      <c r="F7" s="84"/>
       <c r="G7" s="21"/>
-      <c r="H7" s="83">
+      <c r="H7" s="85">
         <f>ROUNDDOWN(H6*10%,0)</f>
         <v>123450</v>
       </c>
-      <c r="I7" s="84"/>
-[...9 lines deleted...]
-      <c r="S7" s="85"/>
+      <c r="I7" s="86"/>
+      <c r="J7" s="86"/>
+      <c r="K7" s="86"/>
+      <c r="L7" s="86"/>
+      <c r="M7" s="86"/>
+      <c r="N7" s="86"/>
+      <c r="O7" s="86"/>
+      <c r="P7" s="86"/>
+      <c r="Q7" s="86"/>
+      <c r="R7" s="86"/>
+      <c r="S7" s="87"/>
       <c r="T7" s="18"/>
       <c r="U7" s="19"/>
       <c r="V7" s="19"/>
       <c r="W7" s="19"/>
       <c r="X7" s="19"/>
       <c r="Z7" s="61"/>
-      <c r="AA7" s="86" t="s">
+      <c r="AA7" s="88" t="s">
         <v>33</v>
       </c>
-      <c r="AB7" s="86"/>
-[...3 lines deleted...]
-      <c r="AF7" s="86"/>
+      <c r="AB7" s="88"/>
+      <c r="AC7" s="88"/>
+      <c r="AD7" s="88"/>
+      <c r="AE7" s="88"/>
+      <c r="AF7" s="88"/>
       <c r="AG7" s="22"/>
       <c r="AH7" s="32" t="s">
         <v>17</v>
       </c>
-      <c r="AI7" s="89" t="s">
+      <c r="AI7" s="91" t="s">
         <v>74</v>
       </c>
-      <c r="AJ7" s="89"/>
-[...12 lines deleted...]
-      <c r="AW7" s="162"/>
+      <c r="AJ7" s="91"/>
+      <c r="AK7" s="91"/>
+      <c r="AL7" s="91"/>
+      <c r="AM7" s="92"/>
+      <c r="AN7" s="92"/>
+      <c r="AO7" s="92"/>
+      <c r="AP7" s="92"/>
+      <c r="AQ7" s="92"/>
+      <c r="AR7" s="92"/>
+      <c r="AS7" s="92"/>
+      <c r="AT7" s="92"/>
+      <c r="AU7" s="92"/>
+      <c r="AV7" s="92"/>
+      <c r="AW7" s="173"/>
     </row>
     <row r="8" spans="1:53" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A8" s="27"/>
-      <c r="B8" s="92" t="s">
+      <c r="B8" s="94" t="s">
         <v>25</v>
       </c>
-      <c r="C8" s="92"/>
-[...2 lines deleted...]
-      <c r="F8" s="92"/>
+      <c r="C8" s="94"/>
+      <c r="D8" s="94"/>
+      <c r="E8" s="94"/>
+      <c r="F8" s="94"/>
       <c r="G8" s="28"/>
-      <c r="H8" s="93">
+      <c r="H8" s="95">
         <f>SUM(H6:S7)</f>
         <v>1357950</v>
       </c>
-      <c r="I8" s="94"/>
-[...9 lines deleted...]
-      <c r="S8" s="95"/>
+      <c r="I8" s="96"/>
+      <c r="J8" s="96"/>
+      <c r="K8" s="96"/>
+      <c r="L8" s="96"/>
+      <c r="M8" s="96"/>
+      <c r="N8" s="96"/>
+      <c r="O8" s="96"/>
+      <c r="P8" s="96"/>
+      <c r="Q8" s="96"/>
+      <c r="R8" s="96"/>
+      <c r="S8" s="97"/>
       <c r="T8" s="18"/>
       <c r="U8" s="19"/>
       <c r="V8" s="19"/>
       <c r="W8" s="19"/>
       <c r="X8" s="19"/>
       <c r="Z8" s="64"/>
-      <c r="AA8" s="87"/>
-[...4 lines deleted...]
-      <c r="AF8" s="87"/>
+      <c r="AA8" s="89"/>
+      <c r="AB8" s="89"/>
+      <c r="AC8" s="89"/>
+      <c r="AD8" s="89"/>
+      <c r="AE8" s="89"/>
+      <c r="AF8" s="89"/>
       <c r="AG8" s="23"/>
-      <c r="AH8" s="96" t="s">
+      <c r="AH8" s="98" t="s">
         <v>70</v>
       </c>
-      <c r="AI8" s="97"/>
-[...13 lines deleted...]
-      <c r="AW8" s="163"/>
+      <c r="AI8" s="99"/>
+      <c r="AJ8" s="99"/>
+      <c r="AK8" s="99"/>
+      <c r="AL8" s="99"/>
+      <c r="AM8" s="99"/>
+      <c r="AN8" s="99"/>
+      <c r="AO8" s="99"/>
+      <c r="AP8" s="99"/>
+      <c r="AQ8" s="99"/>
+      <c r="AR8" s="99"/>
+      <c r="AS8" s="99"/>
+      <c r="AT8" s="99"/>
+      <c r="AU8" s="99"/>
+      <c r="AV8" s="99"/>
+      <c r="AW8" s="174"/>
     </row>
     <row r="9" spans="1:53" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2"/>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="I9" s="17"/>
       <c r="J9" s="17"/>
       <c r="K9" s="17"/>
       <c r="L9" s="17"/>
       <c r="M9" s="17"/>
       <c r="N9" s="17"/>
       <c r="O9" s="17"/>
       <c r="P9" s="17"/>
       <c r="Q9" s="17"/>
       <c r="R9" s="17"/>
       <c r="S9" s="17"/>
       <c r="T9" s="17"/>
       <c r="U9" s="17"/>
       <c r="V9" s="17"/>
       <c r="W9" s="17"/>
       <c r="X9" s="17"/>
       <c r="Z9" s="64"/>
-      <c r="AA9" s="87"/>
-[...4 lines deleted...]
-      <c r="AF9" s="87"/>
+      <c r="AA9" s="89"/>
+      <c r="AB9" s="89"/>
+      <c r="AC9" s="89"/>
+      <c r="AD9" s="89"/>
+      <c r="AE9" s="89"/>
+      <c r="AF9" s="89"/>
       <c r="AG9" s="23"/>
-      <c r="AH9" s="96"/>
-[...14 lines deleted...]
-      <c r="AW9" s="163"/>
+      <c r="AH9" s="98"/>
+      <c r="AI9" s="99"/>
+      <c r="AJ9" s="99"/>
+      <c r="AK9" s="99"/>
+      <c r="AL9" s="99"/>
+      <c r="AM9" s="99"/>
+      <c r="AN9" s="99"/>
+      <c r="AO9" s="99"/>
+      <c r="AP9" s="99"/>
+      <c r="AQ9" s="99"/>
+      <c r="AR9" s="99"/>
+      <c r="AS9" s="99"/>
+      <c r="AT9" s="99"/>
+      <c r="AU9" s="99"/>
+      <c r="AV9" s="99"/>
+      <c r="AW9" s="174"/>
     </row>
     <row r="10" spans="1:53" ht="21.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A10" s="20"/>
-      <c r="B10" s="82" t="s">
+      <c r="B10" s="84" t="s">
         <v>26</v>
       </c>
-      <c r="C10" s="82"/>
-[...2 lines deleted...]
-      <c r="F10" s="82"/>
+      <c r="C10" s="84"/>
+      <c r="D10" s="84"/>
+      <c r="E10" s="84"/>
+      <c r="F10" s="84"/>
       <c r="G10" s="39"/>
-      <c r="H10" s="165" t="s">
+      <c r="H10" s="176" t="s">
         <v>73</v>
       </c>
-      <c r="I10" s="166"/>
-[...14 lines deleted...]
-      <c r="X10" s="167"/>
+      <c r="I10" s="177"/>
+      <c r="J10" s="177"/>
+      <c r="K10" s="177"/>
+      <c r="L10" s="177"/>
+      <c r="M10" s="177"/>
+      <c r="N10" s="177"/>
+      <c r="O10" s="177"/>
+      <c r="P10" s="177"/>
+      <c r="Q10" s="177"/>
+      <c r="R10" s="177"/>
+      <c r="S10" s="177"/>
+      <c r="T10" s="177"/>
+      <c r="U10" s="177"/>
+      <c r="V10" s="177"/>
+      <c r="W10" s="177"/>
+      <c r="X10" s="178"/>
       <c r="Z10" s="63"/>
-      <c r="AA10" s="88"/>
-[...4 lines deleted...]
-      <c r="AF10" s="88"/>
+      <c r="AA10" s="90"/>
+      <c r="AB10" s="90"/>
+      <c r="AC10" s="90"/>
+      <c r="AD10" s="90"/>
+      <c r="AE10" s="90"/>
+      <c r="AF10" s="90"/>
       <c r="AG10" s="24"/>
-      <c r="AH10" s="99"/>
-[...14 lines deleted...]
-      <c r="AW10" s="164"/>
+      <c r="AH10" s="101"/>
+      <c r="AI10" s="102"/>
+      <c r="AJ10" s="102"/>
+      <c r="AK10" s="102"/>
+      <c r="AL10" s="102"/>
+      <c r="AM10" s="102"/>
+      <c r="AN10" s="102"/>
+      <c r="AO10" s="102"/>
+      <c r="AP10" s="102"/>
+      <c r="AQ10" s="102"/>
+      <c r="AR10" s="102"/>
+      <c r="AS10" s="102"/>
+      <c r="AT10" s="102"/>
+      <c r="AU10" s="102"/>
+      <c r="AV10" s="102"/>
+      <c r="AW10" s="175"/>
       <c r="BA10" s="37"/>
     </row>
     <row r="11" spans="1:53" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="20"/>
-      <c r="B11" s="82" t="s">
+      <c r="B11" s="84" t="s">
         <v>27</v>
       </c>
-      <c r="C11" s="82"/>
-[...2 lines deleted...]
-      <c r="F11" s="82"/>
+      <c r="C11" s="84"/>
+      <c r="D11" s="84"/>
+      <c r="E11" s="84"/>
+      <c r="F11" s="84"/>
       <c r="G11" s="39"/>
-      <c r="H11" s="169" t="s">
+      <c r="H11" s="163" t="s">
         <v>72</v>
       </c>
-      <c r="I11" s="108"/>
-[...14 lines deleted...]
-      <c r="X11" s="170"/>
+      <c r="I11" s="110"/>
+      <c r="J11" s="110"/>
+      <c r="K11" s="110"/>
+      <c r="L11" s="110"/>
+      <c r="M11" s="110"/>
+      <c r="N11" s="110"/>
+      <c r="O11" s="110"/>
+      <c r="P11" s="110"/>
+      <c r="Q11" s="110"/>
+      <c r="R11" s="110"/>
+      <c r="S11" s="110"/>
+      <c r="T11" s="110"/>
+      <c r="U11" s="110"/>
+      <c r="V11" s="110"/>
+      <c r="W11" s="110"/>
+      <c r="X11" s="164"/>
       <c r="Z11" s="61"/>
-      <c r="AA11" s="86" t="s">
+      <c r="AA11" s="88" t="s">
         <v>34</v>
       </c>
-      <c r="AB11" s="86"/>
-[...3 lines deleted...]
-      <c r="AF11" s="86"/>
+      <c r="AB11" s="88"/>
+      <c r="AC11" s="88"/>
+      <c r="AD11" s="88"/>
+      <c r="AE11" s="88"/>
+      <c r="AF11" s="88"/>
       <c r="AG11" s="22"/>
-      <c r="AH11" s="105" t="s">
+      <c r="AH11" s="107" t="s">
         <v>71</v>
       </c>
-      <c r="AI11" s="89"/>
-[...13 lines deleted...]
-      <c r="AW11" s="168"/>
+      <c r="AI11" s="91"/>
+      <c r="AJ11" s="91"/>
+      <c r="AK11" s="91"/>
+      <c r="AL11" s="91"/>
+      <c r="AM11" s="91"/>
+      <c r="AN11" s="91"/>
+      <c r="AO11" s="91"/>
+      <c r="AP11" s="91"/>
+      <c r="AQ11" s="91"/>
+      <c r="AR11" s="91"/>
+      <c r="AS11" s="91"/>
+      <c r="AT11" s="91"/>
+      <c r="AU11" s="91"/>
+      <c r="AV11" s="91"/>
+      <c r="AW11" s="162"/>
       <c r="BA11" s="37"/>
     </row>
     <row r="12" spans="1:53" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="20"/>
-      <c r="B12" s="82" t="s">
+      <c r="B12" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="C12" s="82"/>
-[...2 lines deleted...]
-      <c r="F12" s="82"/>
+      <c r="C12" s="84"/>
+      <c r="D12" s="84"/>
+      <c r="E12" s="84"/>
+      <c r="F12" s="84"/>
       <c r="G12" s="39"/>
-      <c r="H12" s="169" t="s">
+      <c r="H12" s="163" t="s">
         <v>70</v>
       </c>
-      <c r="I12" s="108"/>
-[...14 lines deleted...]
-      <c r="X12" s="170"/>
+      <c r="I12" s="110"/>
+      <c r="J12" s="110"/>
+      <c r="K12" s="110"/>
+      <c r="L12" s="110"/>
+      <c r="M12" s="110"/>
+      <c r="N12" s="110"/>
+      <c r="O12" s="110"/>
+      <c r="P12" s="110"/>
+      <c r="Q12" s="110"/>
+      <c r="R12" s="110"/>
+      <c r="S12" s="110"/>
+      <c r="T12" s="110"/>
+      <c r="U12" s="110"/>
+      <c r="V12" s="110"/>
+      <c r="W12" s="110"/>
+      <c r="X12" s="164"/>
       <c r="Z12" s="63"/>
-      <c r="AA12" s="88"/>
-[...4 lines deleted...]
-      <c r="AF12" s="88"/>
+      <c r="AA12" s="90"/>
+      <c r="AB12" s="90"/>
+      <c r="AC12" s="90"/>
+      <c r="AD12" s="90"/>
+      <c r="AE12" s="90"/>
+      <c r="AF12" s="90"/>
       <c r="AG12" s="24"/>
-      <c r="AH12" s="110" t="s">
+      <c r="AH12" s="112" t="s">
         <v>69</v>
       </c>
-      <c r="AI12" s="111"/>
-[...12 lines deleted...]
-      <c r="AV12" s="112" t="s">
+      <c r="AI12" s="113"/>
+      <c r="AJ12" s="113"/>
+      <c r="AK12" s="113"/>
+      <c r="AL12" s="113"/>
+      <c r="AM12" s="113"/>
+      <c r="AN12" s="113"/>
+      <c r="AO12" s="113"/>
+      <c r="AP12" s="113"/>
+      <c r="AQ12" s="113"/>
+      <c r="AR12" s="113"/>
+      <c r="AS12" s="113"/>
+      <c r="AT12" s="113"/>
+      <c r="AU12" s="113"/>
+      <c r="AV12" s="114" t="s">
         <v>21</v>
       </c>
-      <c r="AW12" s="171"/>
+      <c r="AW12" s="165"/>
       <c r="BA12" s="37"/>
     </row>
     <row r="13" spans="1:53" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A13" s="20"/>
-      <c r="B13" s="82" t="s">
+      <c r="B13" s="84" t="s">
         <v>29</v>
       </c>
-      <c r="C13" s="82"/>
-[...2 lines deleted...]
-      <c r="F13" s="82"/>
+      <c r="C13" s="84"/>
+      <c r="D13" s="84"/>
+      <c r="E13" s="84"/>
+      <c r="F13" s="84"/>
       <c r="G13" s="39"/>
-      <c r="H13" s="179">
+      <c r="H13" s="183">
         <v>46122</v>
       </c>
-      <c r="I13" s="180"/>
-[...5 lines deleted...]
-      <c r="O13" s="181" t="s">
+      <c r="I13" s="184"/>
+      <c r="J13" s="184"/>
+      <c r="K13" s="184"/>
+      <c r="L13" s="184"/>
+      <c r="M13" s="184"/>
+      <c r="N13" s="184"/>
+      <c r="O13" s="185" t="s">
         <v>19</v>
       </c>
-      <c r="P13" s="181"/>
-[...1 lines deleted...]
-      <c r="R13" s="180">
+      <c r="P13" s="185"/>
+      <c r="Q13" s="185"/>
+      <c r="R13" s="184">
         <v>46477</v>
       </c>
-      <c r="S13" s="180"/>
-[...4 lines deleted...]
-      <c r="X13" s="182"/>
+      <c r="S13" s="184"/>
+      <c r="T13" s="184"/>
+      <c r="U13" s="184"/>
+      <c r="V13" s="184"/>
+      <c r="W13" s="184"/>
+      <c r="X13" s="186"/>
       <c r="Z13" s="62"/>
-      <c r="AA13" s="82" t="s">
+      <c r="AA13" s="84" t="s">
         <v>35</v>
       </c>
-      <c r="AB13" s="82"/>
-[...3 lines deleted...]
-      <c r="AF13" s="82"/>
+      <c r="AB13" s="84"/>
+      <c r="AC13" s="84"/>
+      <c r="AD13" s="84"/>
+      <c r="AE13" s="84"/>
+      <c r="AF13" s="84"/>
       <c r="AG13" s="21"/>
-      <c r="AH13" s="117" t="s">
+      <c r="AH13" s="119" t="s">
         <v>68</v>
       </c>
-      <c r="AI13" s="118"/>
-[...13 lines deleted...]
-      <c r="AW13" s="188"/>
+      <c r="AI13" s="120"/>
+      <c r="AJ13" s="120"/>
+      <c r="AK13" s="120"/>
+      <c r="AL13" s="120"/>
+      <c r="AM13" s="120"/>
+      <c r="AN13" s="120"/>
+      <c r="AO13" s="120"/>
+      <c r="AP13" s="120"/>
+      <c r="AQ13" s="120"/>
+      <c r="AR13" s="120"/>
+      <c r="AS13" s="120"/>
+      <c r="AT13" s="120"/>
+      <c r="AU13" s="120"/>
+      <c r="AV13" s="120"/>
+      <c r="AW13" s="179"/>
       <c r="BA13" s="37"/>
     </row>
     <row r="14" spans="1:53" ht="21.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A14" s="14"/>
-      <c r="B14" s="86" t="s">
+      <c r="B14" s="88" t="s">
         <v>30</v>
       </c>
-      <c r="C14" s="86"/>
-[...2 lines deleted...]
-      <c r="F14" s="86"/>
+      <c r="C14" s="88"/>
+      <c r="D14" s="88"/>
+      <c r="E14" s="88"/>
+      <c r="F14" s="88"/>
       <c r="G14" s="15"/>
       <c r="H14" s="122"/>
       <c r="I14" s="122"/>
       <c r="J14" s="122"/>
       <c r="K14" s="122"/>
       <c r="L14" s="122"/>
       <c r="M14" s="122"/>
       <c r="N14" s="122"/>
       <c r="O14" s="122"/>
       <c r="P14" s="122"/>
       <c r="Q14" s="122"/>
       <c r="R14" s="122"/>
       <c r="S14" s="122"/>
       <c r="T14" s="122"/>
       <c r="U14" s="122"/>
       <c r="V14" s="122"/>
       <c r="W14" s="122"/>
       <c r="X14" s="123"/>
       <c r="Z14" s="62"/>
-      <c r="AA14" s="82" t="s">
+      <c r="AA14" s="84" t="s">
         <v>36</v>
       </c>
-      <c r="AB14" s="82"/>
-[...3 lines deleted...]
-      <c r="AF14" s="82"/>
+      <c r="AB14" s="84"/>
+      <c r="AC14" s="84"/>
+      <c r="AD14" s="84"/>
+      <c r="AE14" s="84"/>
+      <c r="AF14" s="84"/>
       <c r="AG14" s="21"/>
-      <c r="AH14" s="117" t="s">
+      <c r="AH14" s="119" t="s">
         <v>67</v>
       </c>
-      <c r="AI14" s="118"/>
-[...13 lines deleted...]
-      <c r="AW14" s="188"/>
+      <c r="AI14" s="120"/>
+      <c r="AJ14" s="120"/>
+      <c r="AK14" s="120"/>
+      <c r="AL14" s="120"/>
+      <c r="AM14" s="120"/>
+      <c r="AN14" s="120"/>
+      <c r="AO14" s="120"/>
+      <c r="AP14" s="120"/>
+      <c r="AQ14" s="120"/>
+      <c r="AR14" s="120"/>
+      <c r="AS14" s="120"/>
+      <c r="AT14" s="120"/>
+      <c r="AU14" s="120"/>
+      <c r="AV14" s="120"/>
+      <c r="AW14" s="179"/>
       <c r="BA14" s="37"/>
     </row>
     <row r="15" spans="1:53" ht="21.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="190" t="s">
+      <c r="A15" s="187" t="s">
         <v>66</v>
       </c>
-      <c r="B15" s="191"/>
-[...21 lines deleted...]
-      <c r="X15" s="192"/>
+      <c r="B15" s="188"/>
+      <c r="C15" s="188"/>
+      <c r="D15" s="188"/>
+      <c r="E15" s="188"/>
+      <c r="F15" s="188"/>
+      <c r="G15" s="188"/>
+      <c r="H15" s="188"/>
+      <c r="I15" s="188"/>
+      <c r="J15" s="188"/>
+      <c r="K15" s="188"/>
+      <c r="L15" s="188"/>
+      <c r="M15" s="188"/>
+      <c r="N15" s="188"/>
+      <c r="O15" s="188"/>
+      <c r="P15" s="188"/>
+      <c r="Q15" s="188"/>
+      <c r="R15" s="188"/>
+      <c r="S15" s="188"/>
+      <c r="T15" s="188"/>
+      <c r="U15" s="188"/>
+      <c r="V15" s="188"/>
+      <c r="W15" s="188"/>
+      <c r="X15" s="189"/>
       <c r="Z15" s="62"/>
-      <c r="AA15" s="82" t="s">
+      <c r="AA15" s="84" t="s">
         <v>37</v>
       </c>
-      <c r="AB15" s="82"/>
-[...3 lines deleted...]
-      <c r="AF15" s="82"/>
+      <c r="AB15" s="84"/>
+      <c r="AC15" s="84"/>
+      <c r="AD15" s="84"/>
+      <c r="AE15" s="84"/>
+      <c r="AF15" s="84"/>
       <c r="AG15" s="21"/>
       <c r="AH15" s="31" t="s">
         <v>16</v>
       </c>
       <c r="AI15" s="127">
         <v>1234567890123</v>
       </c>
       <c r="AJ15" s="127"/>
       <c r="AK15" s="127"/>
       <c r="AL15" s="127"/>
       <c r="AM15" s="127"/>
       <c r="AN15" s="127"/>
       <c r="AO15" s="127"/>
       <c r="AP15" s="127"/>
       <c r="AQ15" s="127"/>
       <c r="AR15" s="127"/>
       <c r="AS15" s="127"/>
       <c r="AT15" s="127"/>
       <c r="AU15" s="127"/>
       <c r="AV15" s="127"/>
-      <c r="AW15" s="183"/>
+      <c r="AW15" s="180"/>
       <c r="BA15" s="37"/>
     </row>
     <row r="16" spans="1:53" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="184" t="s">
+      <c r="A16" s="181" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="125"/>
       <c r="C16" s="125"/>
       <c r="D16" s="125"/>
       <c r="E16" s="125"/>
       <c r="F16" s="125"/>
       <c r="G16" s="125"/>
       <c r="H16" s="125"/>
       <c r="I16" s="125"/>
       <c r="J16" s="125"/>
       <c r="K16" s="125"/>
       <c r="L16" s="125"/>
       <c r="M16" s="125"/>
       <c r="N16" s="125"/>
       <c r="O16" s="125"/>
       <c r="P16" s="125"/>
       <c r="Q16" s="125"/>
       <c r="R16" s="125"/>
       <c r="S16" s="125"/>
       <c r="T16" s="125"/>
       <c r="U16" s="125"/>
       <c r="V16" s="125"/>
       <c r="W16" s="125"/>
-      <c r="X16" s="185"/>
+      <c r="X16" s="182"/>
       <c r="Z16" s="61"/>
       <c r="AA16" s="129" t="s">
         <v>32</v>
       </c>
       <c r="AB16" s="129"/>
       <c r="AC16" s="129"/>
       <c r="AD16" s="129"/>
       <c r="AE16" s="129"/>
       <c r="AF16" s="129"/>
       <c r="AG16" s="22"/>
       <c r="AH16" s="130" t="s">
         <v>64</v>
       </c>
       <c r="AI16" s="131"/>
       <c r="AJ16" s="131"/>
       <c r="AK16" s="131"/>
       <c r="AL16" s="131"/>
       <c r="AM16" s="131"/>
       <c r="AN16" s="131" t="s">
         <v>63</v>
       </c>
       <c r="AO16" s="131"/>
-      <c r="AP16" s="120">
+      <c r="AP16" s="70">
         <v>7</v>
       </c>
-      <c r="AQ16" s="120"/>
+      <c r="AQ16" s="70"/>
       <c r="AR16" s="30" t="s">
         <v>18</v>
       </c>
-      <c r="AS16" s="120">
+      <c r="AS16" s="70">
         <v>123456</v>
       </c>
-      <c r="AT16" s="120"/>
-[...2 lines deleted...]
-      <c r="AW16" s="189"/>
+      <c r="AT16" s="70"/>
+      <c r="AU16" s="70"/>
+      <c r="AV16" s="70"/>
+      <c r="AW16" s="69" t="s">
+        <v>76</v>
+      </c>
       <c r="BA16" s="37"/>
     </row>
     <row r="17" spans="1:49" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="184" t="s">
+      <c r="A17" s="181" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="125"/>
       <c r="C17" s="125"/>
       <c r="D17" s="125"/>
       <c r="E17" s="125"/>
       <c r="F17" s="125"/>
       <c r="G17" s="125"/>
       <c r="H17" s="125"/>
       <c r="I17" s="125"/>
       <c r="J17" s="125"/>
       <c r="K17" s="125"/>
       <c r="L17" s="125"/>
       <c r="M17" s="125"/>
       <c r="N17" s="125"/>
       <c r="O17" s="125"/>
       <c r="P17" s="125"/>
       <c r="Q17" s="125"/>
       <c r="R17" s="125"/>
       <c r="S17" s="125"/>
       <c r="T17" s="125"/>
       <c r="U17" s="125"/>
       <c r="V17" s="125"/>
       <c r="W17" s="125"/>
-      <c r="X17" s="185"/>
+      <c r="X17" s="182"/>
       <c r="Z17" s="60"/>
-      <c r="AA17" s="197" t="s">
+      <c r="AA17" s="196" t="s">
         <v>38</v>
       </c>
-      <c r="AB17" s="197"/>
-[...3 lines deleted...]
-      <c r="AF17" s="197"/>
+      <c r="AB17" s="196"/>
+      <c r="AC17" s="196"/>
+      <c r="AD17" s="196"/>
+      <c r="AE17" s="196"/>
+      <c r="AF17" s="196"/>
       <c r="AG17" s="59"/>
-      <c r="AH17" s="198" t="s">
+      <c r="AH17" s="197" t="s">
         <v>12</v>
       </c>
-      <c r="AI17" s="199"/>
-[...2 lines deleted...]
-      <c r="AL17" s="186">
+      <c r="AI17" s="198"/>
+      <c r="AJ17" s="198"/>
+      <c r="AK17" s="198"/>
+      <c r="AL17" s="194">
         <v>7</v>
       </c>
-      <c r="AM17" s="186"/>
-[...4 lines deleted...]
-      <c r="AP17" s="186">
+      <c r="AM17" s="194"/>
+      <c r="AN17" s="193" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO17" s="193"/>
+      <c r="AP17" s="194">
         <v>12</v>
       </c>
-      <c r="AQ17" s="186"/>
-      <c r="AR17" s="187" t="s">
+      <c r="AQ17" s="194"/>
+      <c r="AR17" s="193" t="s">
         <v>1</v>
       </c>
-      <c r="AS17" s="187"/>
-      <c r="AT17" s="186">
+      <c r="AS17" s="193"/>
+      <c r="AT17" s="194">
         <v>12</v>
       </c>
-      <c r="AU17" s="186"/>
-      <c r="AV17" s="187" t="s">
+      <c r="AU17" s="194"/>
+      <c r="AV17" s="193" t="s">
         <v>2</v>
       </c>
-      <c r="AW17" s="196"/>
+      <c r="AW17" s="195"/>
     </row>
     <row r="18" spans="1:49" ht="21.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="184"/>
+      <c r="A18" s="181"/>
       <c r="B18" s="125"/>
       <c r="C18" s="125"/>
       <c r="D18" s="125"/>
       <c r="E18" s="125"/>
       <c r="F18" s="125"/>
       <c r="G18" s="125"/>
       <c r="H18" s="125"/>
       <c r="I18" s="125"/>
       <c r="J18" s="125"/>
       <c r="K18" s="125"/>
       <c r="L18" s="125"/>
       <c r="M18" s="125"/>
       <c r="N18" s="125"/>
       <c r="O18" s="125"/>
       <c r="P18" s="125"/>
       <c r="Q18" s="125"/>
       <c r="R18" s="125"/>
       <c r="S18" s="125"/>
       <c r="T18" s="125"/>
       <c r="U18" s="125"/>
       <c r="V18" s="125"/>
       <c r="W18" s="125"/>
-      <c r="X18" s="185"/>
+      <c r="X18" s="182"/>
     </row>
     <row r="19" spans="1:49" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="184"/>
+      <c r="A19" s="181"/>
       <c r="B19" s="125"/>
       <c r="C19" s="125"/>
       <c r="D19" s="125"/>
       <c r="E19" s="125"/>
       <c r="F19" s="125"/>
       <c r="G19" s="125"/>
       <c r="H19" s="125"/>
       <c r="I19" s="125"/>
       <c r="J19" s="125"/>
       <c r="K19" s="125"/>
       <c r="L19" s="125"/>
       <c r="M19" s="125"/>
       <c r="N19" s="125"/>
       <c r="O19" s="125"/>
       <c r="P19" s="125"/>
       <c r="Q19" s="125"/>
       <c r="R19" s="125"/>
       <c r="S19" s="125"/>
       <c r="T19" s="125"/>
       <c r="U19" s="125"/>
       <c r="V19" s="125"/>
       <c r="W19" s="125"/>
-      <c r="X19" s="185"/>
+      <c r="X19" s="182"/>
       <c r="AE19" s="29"/>
       <c r="AF19" s="29"/>
       <c r="AG19" s="29"/>
       <c r="AH19" s="29"/>
       <c r="AI19" s="29"/>
       <c r="AJ19" s="29"/>
       <c r="AK19" s="29"/>
       <c r="AL19" s="29"/>
       <c r="AM19" s="29"/>
       <c r="AN19" s="29"/>
       <c r="AO19" s="29"/>
       <c r="AP19" s="29"/>
       <c r="AQ19" s="29"/>
       <c r="AR19" s="29"/>
       <c r="AS19" s="29"/>
       <c r="AT19" s="29"/>
       <c r="AU19" s="29"/>
       <c r="AV19" s="29"/>
       <c r="AW19" s="29"/>
     </row>
     <row r="20" spans="1:49" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="184"/>
+      <c r="A20" s="181"/>
       <c r="B20" s="125"/>
       <c r="C20" s="125"/>
       <c r="D20" s="125"/>
       <c r="E20" s="125"/>
       <c r="F20" s="125"/>
       <c r="G20" s="125"/>
       <c r="H20" s="125"/>
       <c r="I20" s="125"/>
       <c r="J20" s="125"/>
       <c r="K20" s="125"/>
       <c r="L20" s="125"/>
       <c r="M20" s="125"/>
       <c r="N20" s="125"/>
       <c r="O20" s="125"/>
       <c r="P20" s="125"/>
       <c r="Q20" s="125"/>
       <c r="R20" s="125"/>
       <c r="S20" s="125"/>
       <c r="T20" s="125"/>
       <c r="U20" s="125"/>
       <c r="V20" s="125"/>
       <c r="W20" s="125"/>
-      <c r="X20" s="185"/>
+      <c r="X20" s="182"/>
     </row>
     <row r="21" spans="1:49" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="193"/>
-[...22 lines deleted...]
-      <c r="X21" s="195"/>
+      <c r="A21" s="190"/>
+      <c r="B21" s="191"/>
+      <c r="C21" s="191"/>
+      <c r="D21" s="191"/>
+      <c r="E21" s="191"/>
+      <c r="F21" s="191"/>
+      <c r="G21" s="191"/>
+      <c r="H21" s="191"/>
+      <c r="I21" s="191"/>
+      <c r="J21" s="191"/>
+      <c r="K21" s="191"/>
+      <c r="L21" s="191"/>
+      <c r="M21" s="191"/>
+      <c r="N21" s="191"/>
+      <c r="O21" s="191"/>
+      <c r="P21" s="191"/>
+      <c r="Q21" s="191"/>
+      <c r="R21" s="191"/>
+      <c r="S21" s="191"/>
+      <c r="T21" s="191"/>
+      <c r="U21" s="191"/>
+      <c r="V21" s="191"/>
+      <c r="W21" s="191"/>
+      <c r="X21" s="192"/>
     </row>
     <row r="22" spans="1:49" ht="21.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15"/>
     <row r="23" spans="1:49" ht="21.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="24" spans="1:49" ht="21.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="25" spans="1:49" ht="21.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="26" spans="1:49" ht="21.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="27" spans="1:49" ht="21.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="28" spans="1:49" ht="21.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="29" spans="1:49" ht="21.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="30" spans="1:49" ht="17.45" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="31" spans="1:49" ht="17.45" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <mergeCells count="60">
     <mergeCell ref="A21:X21"/>
     <mergeCell ref="A20:X20"/>
     <mergeCell ref="AR17:AS17"/>
     <mergeCell ref="AT17:AU17"/>
     <mergeCell ref="AV17:AW17"/>
     <mergeCell ref="A18:X18"/>
     <mergeCell ref="A19:X19"/>
     <mergeCell ref="A17:X17"/>
     <mergeCell ref="AA17:AF17"/>
     <mergeCell ref="AH17:AK17"/>
+    <mergeCell ref="AL17:AM17"/>
+    <mergeCell ref="AN17:AO17"/>
+    <mergeCell ref="AP17:AQ17"/>
     <mergeCell ref="B14:F14"/>
     <mergeCell ref="H14:X14"/>
     <mergeCell ref="AA14:AF14"/>
     <mergeCell ref="AH14:AW14"/>
     <mergeCell ref="A15:X15"/>
-    <mergeCell ref="AL17:AM17"/>
-[...3 lines deleted...]
-    <mergeCell ref="AS16:AW16"/>
+    <mergeCell ref="B13:F13"/>
+    <mergeCell ref="H13:N13"/>
+    <mergeCell ref="O13:Q13"/>
+    <mergeCell ref="R13:X13"/>
+    <mergeCell ref="AA13:AF13"/>
     <mergeCell ref="AA15:AF15"/>
     <mergeCell ref="AI15:AW15"/>
     <mergeCell ref="A16:X16"/>
     <mergeCell ref="AA16:AF16"/>
     <mergeCell ref="AH16:AM16"/>
     <mergeCell ref="AN16:AO16"/>
     <mergeCell ref="AP16:AQ16"/>
-    <mergeCell ref="B13:F13"/>
-[...8 lines deleted...]
-    <mergeCell ref="B7:F7"/>
+    <mergeCell ref="AA7:AF10"/>
+    <mergeCell ref="AI7:AL7"/>
+    <mergeCell ref="AM7:AW7"/>
+    <mergeCell ref="B8:F8"/>
+    <mergeCell ref="H8:S8"/>
+    <mergeCell ref="AH8:AW10"/>
+    <mergeCell ref="B10:F10"/>
+    <mergeCell ref="H10:X10"/>
+    <mergeCell ref="A4:O4"/>
+    <mergeCell ref="P4:S4"/>
     <mergeCell ref="AH11:AW11"/>
     <mergeCell ref="B12:F12"/>
     <mergeCell ref="H12:X12"/>
     <mergeCell ref="AH12:AU12"/>
     <mergeCell ref="AV12:AW12"/>
     <mergeCell ref="B11:F11"/>
     <mergeCell ref="H11:X11"/>
     <mergeCell ref="AA11:AF12"/>
+    <mergeCell ref="B6:F6"/>
+    <mergeCell ref="H6:S6"/>
+    <mergeCell ref="AA6:AF6"/>
+    <mergeCell ref="AH6:AW6"/>
+    <mergeCell ref="B7:F7"/>
     <mergeCell ref="H7:S7"/>
-    <mergeCell ref="AA7:AF10"/>
-[...6 lines deleted...]
-    <mergeCell ref="H10:X10"/>
+    <mergeCell ref="AS16:AV16"/>
     <mergeCell ref="AL1:AO1"/>
     <mergeCell ref="AP1:AW1"/>
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="AP3:AW3"/>
-    <mergeCell ref="A4:O4"/>
-    <mergeCell ref="P4:S4"/>
+    <mergeCell ref="AH13:AW13"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AN16:AO16" xr:uid="{B674F799-D947-432E-94DC-3D242954E08A}">
       <formula1>"特定,一般"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.55118110236220474" right="0.55118110236220474" top="1.1811023622047245" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="115" orientation="landscape" blackAndWhite="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4AACE5E1-5E31-4B59-A9C5-310DCCF7C43C}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:S22"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="90" zoomScaleNormal="75" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozenSplit"/>
       <selection activeCell="B1" sqref="B1:B2"/>
@@ -10245,96 +10253,96 @@
       </c>
       <c r="D1" s="145" t="s">
         <v>7</v>
       </c>
       <c r="E1" s="143" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="151" t="s">
         <v>43</v>
       </c>
       <c r="G1" s="152"/>
       <c r="H1" s="153"/>
       <c r="I1" s="151" t="s">
         <v>13</v>
       </c>
       <c r="J1" s="152"/>
       <c r="K1" s="153"/>
       <c r="L1" s="151" t="s">
         <v>14</v>
       </c>
       <c r="M1" s="152"/>
       <c r="N1" s="153"/>
       <c r="O1" s="141" t="s">
         <v>11</v>
       </c>
-      <c r="Q1" s="200" t="s">
+      <c r="Q1" s="199" t="s">
         <v>61</v>
       </c>
-      <c r="R1" s="200" t="s">
+      <c r="R1" s="199" t="s">
         <v>60</v>
       </c>
-      <c r="S1" s="200" t="s">
+      <c r="S1" s="199" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:19" ht="27" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B2" s="150"/>
       <c r="C2" s="148"/>
       <c r="D2" s="146"/>
       <c r="E2" s="144"/>
       <c r="F2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H2" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J2" s="4" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="M2" s="4" t="s">
         <v>9</v>
       </c>
       <c r="N2" s="4" t="s">
         <v>10</v>
       </c>
       <c r="O2" s="142"/>
-      <c r="Q2" s="201"/>
-[...1 lines deleted...]
-      <c r="S2" s="201"/>
+      <c r="Q2" s="200"/>
+      <c r="R2" s="200"/>
+      <c r="S2" s="200"/>
     </row>
     <row r="3" spans="1:19" ht="27" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="49"/>
       <c r="B3" s="13"/>
       <c r="C3" s="58" t="s">
         <v>58</v>
       </c>
       <c r="D3" s="51" t="s">
         <v>57</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>53</v>
       </c>
       <c r="F3" s="8">
         <v>11.2</v>
       </c>
       <c r="G3" s="9">
         <v>123</v>
       </c>
       <c r="H3" s="10">
         <f t="shared" ref="H3:H21" si="0">IF(AND(G3="",F3=""),"",ROUNDDOWN(F3*G3,0))</f>
         <v>1377</v>
       </c>
       <c r="K3" s="10" t="str">
         <f t="shared" ref="K3:K22" si="1">IF(AND(J3="",I3=""),"",ROUNDDOWN(I3*J3,0))</f>
@@ -11243,51 +11251,51 @@
     </dataValidation>
     <dataValidation type="custom" operator="lessThanOrEqual" showInputMessage="1" showErrorMessage="1" errorTitle="文字数制限" error="全角16文字、半角32文字以下にして下さい。" promptTitle="文字数制限" prompt="全角16文字、半角32文字以下にして下さい。" sqref="C3:C22" xr:uid="{9C223BEA-DECE-4AA8-B31C-F056BA049CB6}">
       <formula1>Q3&lt;33</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="87" orientation="landscape" blackAndWhite="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"ＭＳ 明朝,標準"№   &amp;P</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D0116767-FB08-420B-AB8E-283DCB298FF5}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:S22"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="90" zoomScaleNormal="75" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozenSplit"/>
       <selection activeCell="B1" sqref="B1:B2"/>
-      <selection pane="bottomLeft" activeCell="B1" sqref="B1:B2"/>
+      <selection pane="bottomLeft" activeCell="H15" sqref="H15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="27" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="4.625" style="50" customWidth="1"/>
     <col min="2" max="2" width="4.625" style="6" customWidth="1"/>
     <col min="3" max="3" width="22.625" style="33" customWidth="1"/>
     <col min="4" max="4" width="22.625" style="34" customWidth="1"/>
     <col min="5" max="5" width="5.125" style="7" customWidth="1"/>
     <col min="6" max="6" width="9.625" style="8" customWidth="1"/>
     <col min="7" max="7" width="9.625" style="9" customWidth="1"/>
     <col min="8" max="8" width="12.625" style="12" customWidth="1"/>
     <col min="9" max="9" width="9.625" style="8" customWidth="1"/>
     <col min="10" max="10" width="9.625" style="9" customWidth="1"/>
     <col min="11" max="11" width="12.625" style="12" customWidth="1"/>
     <col min="12" max="12" width="9.625" style="11" customWidth="1"/>
     <col min="13" max="13" width="9.625" style="12" customWidth="1"/>
     <col min="14" max="14" width="12.625" style="12" customWidth="1"/>
     <col min="15" max="15" width="12.625" style="34" customWidth="1"/>
     <col min="16" max="19" width="9.125" style="50" customWidth="1"/>
     <col min="20" max="16384" width="9" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="27" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B1" s="149" t="s">
@@ -11298,96 +11306,96 @@
       </c>
       <c r="D1" s="145" t="s">
         <v>7</v>
       </c>
       <c r="E1" s="143" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="151" t="s">
         <v>43</v>
       </c>
       <c r="G1" s="152"/>
       <c r="H1" s="153"/>
       <c r="I1" s="151" t="s">
         <v>13</v>
       </c>
       <c r="J1" s="152"/>
       <c r="K1" s="153"/>
       <c r="L1" s="151" t="s">
         <v>14</v>
       </c>
       <c r="M1" s="152"/>
       <c r="N1" s="153"/>
       <c r="O1" s="141" t="s">
         <v>11</v>
       </c>
-      <c r="Q1" s="200" t="s">
+      <c r="Q1" s="199" t="s">
         <v>61</v>
       </c>
-      <c r="R1" s="200" t="s">
+      <c r="R1" s="199" t="s">
         <v>60</v>
       </c>
-      <c r="S1" s="200" t="s">
+      <c r="S1" s="199" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:19" ht="27" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B2" s="150"/>
       <c r="C2" s="148"/>
       <c r="D2" s="146"/>
       <c r="E2" s="144"/>
       <c r="F2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H2" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J2" s="4" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="M2" s="4" t="s">
         <v>9</v>
       </c>
       <c r="N2" s="4" t="s">
         <v>10</v>
       </c>
       <c r="O2" s="142"/>
-      <c r="Q2" s="201"/>
-[...1 lines deleted...]
-      <c r="S2" s="201"/>
+      <c r="Q2" s="200"/>
+      <c r="R2" s="200"/>
+      <c r="S2" s="200"/>
     </row>
     <row r="3" spans="1:19" ht="27" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="49"/>
       <c r="B3" s="13"/>
       <c r="C3" s="58" t="s">
         <v>58</v>
       </c>
       <c r="D3" s="51" t="s">
         <v>57</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>53</v>
       </c>
       <c r="F3" s="8">
         <v>31.8</v>
       </c>
       <c r="G3" s="9">
         <v>123</v>
       </c>
       <c r="H3" s="10">
         <f t="shared" ref="H3:H21" si="0">IF(AND(G3="",F3=""),"",ROUNDDOWN(F3*G3,0))</f>
         <v>3911</v>
       </c>
       <c r="I3" s="8">
         <v>11.2</v>